--- v0 (2026-01-09)
+++ v1 (2026-10-29)
@@ -1,2339 +1,1738 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00A71169" w:rsidRPr="000421CE" w:rsidRDefault="00C15599" w:rsidP="00C7066A">
+    <w:p w14:paraId="2D12AE02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:pict>
-[...58 lines deleted...]
-      <w:r w:rsidR="00AF3D4B" w:rsidRPr="000421CE">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4391025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-219075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1106170" cy="876300"/>
+                <wp:effectExtent l="5080" t="4445" r="12700" b="14605"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="307" name="文本框 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1106170" cy="876300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="18AD9D0C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>第一联</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="11B54FBE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>存根</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="352CAFE8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>（留本院系）</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="文本框 2" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:345.75pt;margin-top:-17.25pt;height:69pt;width:87.1pt;mso-wrap-distance-bottom:0pt;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin;" fillcolor="#FFFFFF" filled="t" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJASwqi9NkAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMAyG70i8Q2QkLmhLSmlZS9MdJriAJsHgAbLGtNUa&#10;pzTpNt4ec4KbLX/6/f3V+uwGccQp9J40JEsFAqnxtqdWw8f702IFIkRD1gyeUMM3BljXlxeVKa0/&#10;0Rsed7EVHEKhNBq6GMdSytB06ExY+hGJb59+cibyOrXSTubE4W6Qt0rl0pme+ENnRtx02Bx2s9Pw&#10;WAS1ebH0PKv0K3ulw9ZPN4XW11eJegAR8Rz/YPjVZ3Wo2WnvZ7JBDBryIskY1bBI73hgYpVn9yD2&#10;jKo0A1lX8n+H+gdQSwMEFAAAAAgAh07iQKJ92K1CAgAAjQQAAA4AAABkcnMvZTJvRG9jLnhtbK1U&#10;zW7bMAy+D9g7CLqvttO0aY04RZciw4DuB+i2uyzLsTBJ1CQldl9gfYOddtl9z9XnGCWnXZBtQA/z&#10;wRFD6iP5faTnF4NWZCucl2AqWhzllAjDoZFmXdGPH1YvzijxgZmGKTCiorfC04vF82fz3pZiAh2o&#10;RjiCIMaXva1oF4Its8zzTmjmj8AKg84WnGYBTbfOGsd6RNcqm+T5adaDa6wDLrzHf69GJ90huqcA&#10;QttKLq6Ab7QwYUR1QrGALflOWk8Xqdq2FTy8a1svAlEVxU5DemMSPNfxnS3mrFw7ZjvJdyWwp5Rw&#10;0JNm0mDSR6grFhjZOPkHlJbcgYc2HHHQ2dhIYgS7KPIDbm46ZkXqBan29pF0//9g+dvte0dkU9Hj&#10;fEaJYRolv/92d//95/2Pr2QSCeqtLzHuxmJkGF7CgGOTmvX2GvhnTwwsO2bW4tI56DvBGiywiDez&#10;vasjjo8gdf8GGszDNgES0NA6HdlDPgiiozi3j+KIIRAeUxb5aTFDF0ff2ez0OE/qZax8uG2dD68E&#10;aBIPFXUofkJn22sfYjWsfAiJyTwo2aykUslw63qpHNkyHJRVelIDB2HKkL6i5yeTk5GAf0Lk6fkb&#10;hJYB90dJjV3sBykT6xBpZnf1RvYiYSN1YaiHnRo1NLfIo4NxnnGb8SDYJ/ylpMdprqj/smFOUKJe&#10;G1TjvJhO4/gnY3oym6Dh9j31vocZ3gEuCYKNx2VIK5OIspeo2komQmOBYy07rXFKE8+7jYprsG+n&#10;qN9fkcUvUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCK&#10;FGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMa&#10;W0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7&#10;My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfS&#10;zH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zr&#10;j1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyV&#10;kUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjY&#10;OqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBC&#10;TMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5&#10;Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSx&#10;utaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAg&#10;AAAAtAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAA&#10;AAAAAAAAABAAAACWAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAA&#10;AQAgAAAAugMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAA&#10;AAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJASwqi9NkAAAALAQAADwAAAAAAAAABACAAAAAi&#10;AAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQKJ92K1CAgAAjQQAAA4AAAAAAAAAAQAg&#10;AAAAKAEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAANwFAAAAAA==&#10;">
+                <v:fill on="t" focussize="0,0"/>
+                <v:stroke color="#000000" miterlimit="8" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+                <v:textbox style="layout-flow:vertical-ideographic;mso-fit-shape-to-text:t;">
+                  <w:txbxContent>
+                    <w:p w14:paraId="18AD9D0C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>第一联</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="11B54FBE">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>存根</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="352CAFE8">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>（留本院系）</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>北京大学</w:t>
-[...47 lines deleted...]
-    <w:p w:rsidR="000412FD" w:rsidRDefault="00AF3D4B" w:rsidP="000412FD">
+        <w:t>北京大学本科生跨院系选课申请单</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B635A7A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">20  </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B" w:rsidP="00127E08">
+        <w:t>20  —20   学年 第 学期</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA2E070">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B" w:rsidP="00127E08">
+    <w:p w14:paraId="56B769FA"/>
+    <w:p w14:paraId="15543DF8">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>现有学院学生（</w:t>
-[...29 lines deleted...]
-        <w:t>）申请选读以下课程：</w:t>
+        <w:t>现有学院学生（ 学号           ）申请选读以下课程：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="6"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="822"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1066"/>
         <w:gridCol w:w="1066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00127E08" w:rsidTr="0004258A">
+      <w:tr w14:paraId="13806F88">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00127E08">
+          <w:p w14:paraId="4A7C821D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="00FF3FE8">
+          <w:p w14:paraId="5D25E040">
             <w:pPr>
-              <w:ind w:firstLineChars="50" w:firstLine="105"/>
+              <w:ind w:firstLine="105" w:firstLineChars="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3">
+          <w:p w14:paraId="293D98A7">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程类别</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="0004258A">
+          <w:p w14:paraId="505ED0AD">
             <w:pPr>
-              <w:ind w:firstLineChars="50" w:firstLine="105"/>
+              <w:ind w:firstLine="105" w:firstLineChars="50"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>班号</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="0004258A">
+          <w:p w14:paraId="06D18650">
             <w:pPr>
-              <w:ind w:firstLineChars="50" w:firstLine="105"/>
+              <w:ind w:firstLine="105" w:firstLineChars="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3">
+          <w:p w14:paraId="4E1B077F">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>开课院系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3">
+          <w:p w14:paraId="34F6FDE9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>任课老师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3">
+          <w:p w14:paraId="328BE225">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127E08" w:rsidTr="0004258A">
+      <w:tr w14:paraId="130667B4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="3F1C5B88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="7092BDB6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="73A3D9E3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="435F41A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="0196352F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="1DF7C21D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="4944F020"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B"/>
+          <w:p w14:paraId="3FCF527C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B21E8" w:rsidTr="0004258A">
+      <w:tr w14:paraId="000A93DE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="3B875385"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="134211FD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="2CC908A7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="2D8A2167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="0B930F5C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="59069290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="5B22BE49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8"/>
+          <w:p w14:paraId="589CFE83"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="004E28F5" w:rsidP="004E28F5">
-[...31 lines deleted...]
-    <w:p w:rsidR="00DC39EA" w:rsidRDefault="00DC39EA" w:rsidP="00DC39EA">
+    <w:p w14:paraId="79B987BA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     学生签字                    学生所在学院意见</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D22465">
       <w:pPr>
         <w:ind w:right="420"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B" w:rsidP="00B801F9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FE3ECF">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3">
+        <w:t>年  月  日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D29E52">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000412FD" w:rsidRDefault="00C15599">
-[...50 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRPr="000421CE" w:rsidRDefault="00AF3D4B" w:rsidP="001851A3">
+    <w:p w14:paraId="2820EA68">
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4514850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160020</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1106170" cy="971550"/>
+                <wp:effectExtent l="5080" t="4445" r="12700" b="14605"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1" name="文本框 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1106170" cy="971550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="36A672A6">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>第二联</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="230B087C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>开课院系盖章后由本人保存</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="文本框 2" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:355.5pt;margin-top:12.6pt;height:76.5pt;width:87.1pt;mso-wrap-distance-bottom:0pt;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin;" fillcolor="#FFFFFF" filled="t" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAkEATHtgAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMAyG70i8Q2QkLoglLRrruqY7THABIcHgAbLGa6s1&#10;TknSbbw93glutvzp9/dX67MbxBFD7D1pyGYKBFLjbU+thq/P5/sCREyGrBk8oYYfjLCur68qU1p/&#10;og88blMrOIRiaTR0KY2llLHp0Jk48yMS3/Y+OJN4Da20wZw43A0yV+pROtMTf+jMiJsOm8N2chqe&#10;llFtXi29TOrhe/5Ohzcf7pZa395kagUi4Tn9wXDRZ3Wo2WnnJ7JRDBoWWcZdkoZ8noNgoCguw47J&#10;RZGDrCv5v0L9C1BLAwQUAAAACACHTuJARZFTf0ECAACLBAAADgAAAGRycy9lMm9Eb2MueG1srVTN&#10;jtMwEL4j8Q6W7zRN1W53o6arpVUR0vIjLXB3HaexsD3GdpvsC8AbcOLCnefqczB2uiVaOOyBHFJP&#10;Z/zNN9/MZHHdaUUOwnkJpqT5aEyJMBwqaXYl/fhh8+KSEh+YqZgCI0p6Lzy9Xj5/tmhtISbQgKqE&#10;IwhifNHakjYh2CLLPG+EZn4EVhh01uA0C2i6XVY51iK6VtlkPL7IWnCVdcCF9/jvunfSE6J7CiDU&#10;teRiDXyvhQk9qhOKBSzJN9J6ukxs61rw8K6uvQhElRQrDemNSfC8je9suWDFzjHbSH6iwJ5C4VFN&#10;mkmDSc9QaxYY2Tv5F5SW3IGHOow46KwvJCmCVeTjR9rcNcyKVAtK7e1ZdP//YPnbw3tHZIWTQIlh&#10;Ght+/P7t+OPX8edXMonytNYXGHVnMS50L6GLobFUb2+Bf/bEwKphZidunIO2EaxCenm8mQ2u9jg+&#10;gmzbN1BhHrYPkIC62ukIiGoQRMfW3J9bI7pAeEyZjy/yObo4+q7m+WyWepex4uG2dT68EqBJPJTU&#10;YesTOjvc+hDZsOIhJLEHJauNVCoZbrddKUcODMdkk55UABY5DFOGtJh9Npn1Agx9fggxTs+/ILQM&#10;uD1K6pJeDoOUiTxEmtgT36heFKyXLnTb7tSNLVT3qKODfppxl/Eg2Cf8paTFWS6p/7JnTlCiXhvs&#10;xlU+ncbhT8Z0Np+g4Yae7dDDDG8AVwTB+uMqpIVJQtkb7NpGJkEjwZ7Lqdc4o0nn0z7FJRjaKerP&#10;N2T5G1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMu&#10;trYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/&#10;2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649X&#10;b7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFB&#10;TsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq&#10;5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH&#10;0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUou&#10;O9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrW&#10;jmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAA&#10;ALIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAA&#10;AAAAAAAQAAAAlAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEA&#10;IAAAALgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAA&#10;EAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQJBAEx7YAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kBFkVN/QQIAAIsEAAAOAAAAAAAAAAEAIAAA&#10;ACcBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAADaBQAAAAA=&#10;">
+                <v:fill on="t" focussize="0,0"/>
+                <v:stroke color="#000000" miterlimit="8" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+                <v:textbox style="layout-flow:vertical-ideographic;mso-fit-shape-to-text:t;">
+                  <w:txbxContent>
+                    <w:p w14:paraId="36A672A6">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>第二联</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="230B087C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>开课院系盖章后由本人保存</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A894E35"/>
+    <w:p w14:paraId="051E964F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000421CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>北京大学</w:t>
-[...47 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B" w:rsidP="001851A3">
+        <w:t>北京大学本科生跨院系选课申请单</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72030109">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">20  </w:t>
-[...45 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="001851A3">
+        <w:t>20  —20   学年 第 学期</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE4C56A"/>
+    <w:p w14:paraId="33443A00">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>拟同意</w:t>
-[...41 lines deleted...]
-        <w:t>选读以下课程：</w:t>
+        <w:t>拟同意学院学生（ 学号          ）选读以下课程：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="6"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="822"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1066"/>
         <w:gridCol w:w="1066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001851A3" w:rsidTr="0004258A">
+      <w:tr w14:paraId="1290CC7F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="1A3FB5DC">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00FF3FE8">
+          <w:p w14:paraId="1132F9C5">
             <w:pPr>
-              <w:ind w:firstLineChars="50" w:firstLine="105"/>
+              <w:ind w:firstLine="105" w:firstLineChars="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="56C0B6D8">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程类别</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="49CB7213">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>班号</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="07AA2C1F">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="5C4454D0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>开课院系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="1525E0FC">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>任课老师</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="7A09AA5C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001851A3" w:rsidTr="0004258A">
+      <w:tr w14:paraId="57A79CFB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="3E6E81E7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="25734888"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="33BE24B0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="51960318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="6DB379AC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="67A119B6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="1F811F85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="6171E92E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B21E8" w:rsidTr="0004258A">
+      <w:tr w14:paraId="1BBA615B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="1715A048"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="56CE5D5B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="743051EF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2DCC857C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="61ACC189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2BED8725"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="33AB8E01"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2B524C04"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="000412FD">
+    <w:p w14:paraId="49F36B0F">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>开课单位意见</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="000421CE" w:rsidRDefault="000421CE" w:rsidP="00B801F9">
+        <w:t>开课单位意见                 开课单位盖章</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC7DFCF">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...138 lines deleted...]
-    <w:p w:rsidR="006901D9" w:rsidRDefault="009316C1" w:rsidP="00663202">
+        <w:t xml:space="preserve"> 年  月  日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B2C0EC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">注：1.教务手工选课时间为第二周周四选课系统正式关闭之后。如递交选课单后改变主意不        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8FB327">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     想选、或是已在网上补选，请及时到开课院系教务办将选课单取回，否则后果自负。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE5AAF1">
       <w:pPr>
         <w:ind w:firstLine="408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00663202" w:rsidRDefault="009316C1" w:rsidP="00663202">
+        <w:t>2.教务同样受25学分上限的限制，如要跨院系选课，请留出相应学分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4179C829">
       <w:pPr>
         <w:ind w:firstLine="408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00525F3F" w:rsidRPr="00525F3F" w:rsidRDefault="00525F3F" w:rsidP="00663202">
+        <w:t>3.如有冲突选课，教务无法操作，要在教务部网站下载冲突选课申请表，报教务部审批。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1047F114">
       <w:pPr>
         <w:ind w:firstLine="408"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="002A2714" w:rsidRDefault="00525F3F" w:rsidP="006901D9">
+        <w:t>4.跨院系选课时，务必咨询是否有先修课程问题。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AA12CF">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...129 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3">
+        <w:t>5.请第二周务必在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>校内门户-我的课表</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>处</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">查询手工选课结果，如有问题，必须在第二周周五结束前与开课院系教务联系。 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="000D07BD">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000412FD" w:rsidRDefault="00C15599" w:rsidP="00AF3D4B">
-[...60 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRPr="000421CE" w:rsidRDefault="00AF3D4B" w:rsidP="001851A3">
+    <w:p w14:paraId="2C60E7BC">
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4457700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>192405</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1106170" cy="876300"/>
+                <wp:effectExtent l="5080" t="4445" r="12700" b="14605"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2" name="文本框 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1106170" cy="876300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BC92002">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>第三联</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47668477">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>送开课院系</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2344011C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>教务办公室</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:351pt;margin-top:15.15pt;height:69pt;width:87.1pt;mso-wrap-distance-bottom:0pt;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0pt;z-index:251661312;mso-width-relative:margin;mso-height-relative:margin;" fillcolor="#FFFFFF" filled="t" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzCQVj9gAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQU7DMBBF90jcwRokNojaTUSahjhdVLABIUHhAG48JFHj&#10;cbCdttyeYQXL0Tz9/369ObtRHDHEwZOG5UKBQGq9HajT8PH+eFuCiMmQNaMn1PCNETbN5UVtKutP&#10;9IbHXeoEh1CsjIY+pamSMrY9OhMXfkLi36cPziQ+QydtMCcOd6PMlCqkMwNxQ28m3PbYHnaz0/Cw&#10;jmr7bOlpVvnX3SsdXny4WWt9fbVU9yASntMfDL/6rA4NO+39TDaKUcNKZbwlachVDoKBclVkIPZM&#10;FmUOsqnl/wnND1BLAwQUAAAACACHTuJA620zY0ACAACLBAAADgAAAGRycy9lMm9Eb2MueG1srVTN&#10;jtMwEL4j8Q6W72zS0m53o01XS6sipOVHWuDuOE5jYXuM7TbpC8AbcOLCnefa52DsZJdqAWkP5JB6&#10;OuNvZr5vJheXvVZkL5yXYEo6OckpEYZDLc22pB/eb56dUeIDMzVTYERJD8LTy+XTJxedLcQUWlC1&#10;cARBjC86W9I2BFtkmeet0MyfgBUGnQ04zQKabpvVjnWIrlU2zfPTrANXWwdceI//rgcnHRHdYwCh&#10;aSQXa+A7LUwYUJ1QLGBLvpXW02WqtmkED2+bxotAVEmx05DemATPVXxnywtWbB2zreRjCewxJTzo&#10;STNpMOk91JoFRnZO/gGlJXfgoQknHHQ2NJIYwS4m+QNublpmReoFqfb2nnT//2D5m/07R2Rd0ikl&#10;hmkU/Pbb19vvP29/fCHTSE9nfYFRNxbjQv8Cehya1Kq318A/eWJg1TKzFVfOQdcKVmN5k3gzO7o6&#10;4PgIUnWvocY8bBcgAfWN05E7ZIMgOkpzuJdG9IHwmHKSn04W6OLoO1ucPs+Tdhkr7m5b58NLAZrE&#10;Q0kdSp/Q2f7ah1gNK+5CYjIPStYbqVQy3LZaKUf2DMdkk57UwIMwZUhX0vP5dD4Q8E+IPD1/g9Ay&#10;4PYoqbGL4yBlYh0iTexYb2QvEjZQF/qqH9WooD4gjw6GacZdxoNgH/GXkg5nuaT+8445QYl6ZVCN&#10;88lsFoc/GbP5YoqGO/ZUxx5meAu4Igg2HFchLUwiyl6hahuZCI0FDrWMWuOMJp7HfYpLcGynqN/f&#10;kOUvUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62&#10;tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/Y&#10;KTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dv&#10;uhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFO&#10;wzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrk&#10;Ki+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQ&#10;KQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si47&#10;3FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaO&#10;a9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAA&#10;sQQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAA&#10;AAAAABAAAACTAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAg&#10;AAAAtwMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQ&#10;AAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAzCQVj9gAAAAKAQAADwAAAAAAAAABACAAAAAiAAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQOttM2NAAgAAiwQAAA4AAAAAAAAAAQAgAAAA&#10;JwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAANkFAAAAAA==&#10;">
+                <v:fill on="t" focussize="0,0"/>
+                <v:stroke color="#000000" miterlimit="8" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+                <v:textbox style="layout-flow:vertical-ideographic;mso-fit-shape-to-text:t;">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BC92002">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>第三联</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47668477">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>送开课院系</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2344011C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>教务办公室</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BED58F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000421CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>北京大学</w:t>
-[...47 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="00AF3D4B" w:rsidP="001851A3">
+        <w:t>北京大学本科生跨院系选课申请单</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C6B790">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">20  </w:t>
-[...45 lines deleted...]
-    <w:p w:rsidR="0000127B" w:rsidRDefault="0000127B" w:rsidP="001851A3">
+        <w:t>20  —20   学年 第 学期</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621B7C9E"/>
+    <w:p w14:paraId="30B7AC8A">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="001851A3" w:rsidP="001851A3">
+    <w:p w14:paraId="60A92512">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...47 lines deleted...]
-        <w:t>选读以下课程：</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>兹同意学院学生（ 学号          ）选读以下课程：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="6"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="901"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001851A3" w:rsidTr="0004258A">
+      <w:tr w14:paraId="247E3117">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="318EA12F">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="6238C372">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="17D0B5FF">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>课程类别</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="090CBCB8">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>班号</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="5913BC31">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="3922572D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>开课院系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="00C4E6A3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>任课老师</w:t>
-[...5 lines deleted...]
-              <w:t>签字</w:t>
+              <w:t>任课老师签字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00E778B9">
+          <w:p w14:paraId="1A589ED8">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001851A3" w:rsidTr="0004258A">
+      <w:tr w14:paraId="492EB2EC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="4E1FF5F1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="375E0D22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="030DD4FF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="6431A10C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="6E64A8FB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="62FF580C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="4FFF9DB3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001851A3" w:rsidRDefault="001851A3" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2596BA26"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B21E8" w:rsidTr="0004258A">
+      <w:tr w14:paraId="45063426">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="22834465"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="02B067D5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2BE5772E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="2529DE2E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="6D00070C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="30E67CBD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="4A7F81AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B21E8" w:rsidRDefault="006B21E8" w:rsidP="00AC3E6C"/>
+          <w:p w14:paraId="75E2F02F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002739E6" w:rsidRDefault="00E56140" w:rsidP="001851A3">
+    <w:p w14:paraId="15D1ACB2">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>学生签字</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRDefault="002739E6" w:rsidP="001851A3">
+        <w:t>学生签字:                          学生所在学院意见</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080D0F17">
       <w:pPr>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>联系电话</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00AF3D4B" w:rsidRPr="00AF3D4B" w:rsidRDefault="00456ACB" w:rsidP="00B801F9">
+        <w:t xml:space="preserve">联系电话:                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A733FD">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...38 lines deleted...]
-    <w:sectPr w:rsidR="00AF3D4B" w:rsidRPr="00AF3D4B" w:rsidSect="006860F1">
+        <w:t xml:space="preserve">   年  月  日</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1276" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="312"/>
+      <w:cols w:space="425" w:num="1"/>
+      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...8 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...141 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C7DD2"/>
     <w:rsid w:val="0000127B"/>
     <w:rsid w:val="00001F18"/>
     <w:rsid w:val="0003654F"/>
     <w:rsid w:val="000412FD"/>
     <w:rsid w:val="000421CE"/>
     <w:rsid w:val="0004258A"/>
     <w:rsid w:val="000642A5"/>
     <w:rsid w:val="000970C1"/>
     <w:rsid w:val="000A157C"/>
     <w:rsid w:val="000E0208"/>
     <w:rsid w:val="00127E08"/>
     <w:rsid w:val="001851A3"/>
     <w:rsid w:val="00227005"/>
     <w:rsid w:val="00246A32"/>
     <w:rsid w:val="002739E6"/>
     <w:rsid w:val="002A2714"/>
     <w:rsid w:val="003C7DD2"/>
     <w:rsid w:val="00456ACB"/>
     <w:rsid w:val="004C55AF"/>
     <w:rsid w:val="004C60A0"/>
     <w:rsid w:val="004E28F5"/>
     <w:rsid w:val="004E5918"/>
@@ -2349,636 +1748,498 @@
     <w:rsid w:val="009316C1"/>
     <w:rsid w:val="00A71169"/>
     <w:rsid w:val="00AA31FC"/>
     <w:rsid w:val="00AD23DB"/>
     <w:rsid w:val="00AD6AC8"/>
     <w:rsid w:val="00AF3D4B"/>
     <w:rsid w:val="00B14D6C"/>
     <w:rsid w:val="00B23BD9"/>
     <w:rsid w:val="00B512C9"/>
     <w:rsid w:val="00B801F9"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00C15599"/>
     <w:rsid w:val="00C5214C"/>
     <w:rsid w:val="00C7066A"/>
     <w:rsid w:val="00C81B19"/>
     <w:rsid w:val="00CB1549"/>
     <w:rsid w:val="00D025FB"/>
     <w:rsid w:val="00D67F20"/>
     <w:rsid w:val="00DC2620"/>
     <w:rsid w:val="00DC39EA"/>
     <w:rsid w:val="00E04B14"/>
     <w:rsid w:val="00E56140"/>
     <w:rsid w:val="00F8234A"/>
     <w:rsid w:val="00FF3FE8"/>
     <w:rsid w:val="00FF556B"/>
+    <w:rsid w:val="766F362B"/>
+    <w:rsid w:val="7EAB41AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18434"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD23DB"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="7">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="5">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="8"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...26 lines deleted...]
-    <w:link w:val="Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="000412FD"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-[...2 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="10"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000412FD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003654F"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-[...218 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="5"/>
+    <w:uiPriority w:val="59"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...20 lines deleted...]
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8">
+    <w:name w:val="批注框文本 Char"/>
+    <w:basedOn w:val="7"/>
+    <w:link w:val="2"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="000412FD"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-[...2 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+    <w:name w:val="页眉 Char"/>
+    <w:basedOn w:val="7"/>
+    <w:link w:val="4"/>
+    <w:semiHidden/>
     <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="页脚 Char"/>
+    <w:basedOn w:val="7"/>
+    <w:link w:val="3"/>
     <w:semiHidden/>
-    <w:rsid w:val="000412FD"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dean.pku.edu.cn/student/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3218,60 +2479,91 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <TotalTime></TotalTime>
+  <Company>arc</Company>
   <Pages>1</Pages>
-  <Words>172</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>477</Words>
+  <Characters>775</Characters>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company>arc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1152</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>990</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>arc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMjMxNTAyMjhiMTJlMDJmNThmMTlkYWYzMjI0YmFiMGMiLCJ1c2VySWQiOiIxNzQ2MjE0NjYyIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>C3450E87265C4278A4C8AA9E35391783_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>